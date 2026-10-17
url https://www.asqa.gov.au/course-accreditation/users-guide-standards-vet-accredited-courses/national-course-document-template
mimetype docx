--- v0 (2026-07-15)
+++ v1 (2026-10-17)
@@ -680,100 +680,100 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="000C454B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[For ASQA use only]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B999827" w14:textId="4C986D38" w:rsidR="00E11DF3" w:rsidRDefault="00381BA0" w:rsidP="00E11DF3">
+          <w:p w14:paraId="3B999827" w14:textId="4C986D38" w:rsidR="00E11DF3" w:rsidRDefault="0017107E" w:rsidP="00E11DF3">
             <w:pPr>
               <w:pStyle w:val="Box"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2075497558"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F33CF2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E11DF3" w:rsidRPr="00675314">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E11DF3" w:rsidRPr="00675314">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Initial accreditation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4340AFB0" w14:textId="76429997" w:rsidR="00E11DF3" w:rsidRPr="002D5D5D" w:rsidRDefault="00381BA0" w:rsidP="00BE65A9">
+          <w:p w14:paraId="4340AFB0" w14:textId="76429997" w:rsidR="00E11DF3" w:rsidRPr="002D5D5D" w:rsidRDefault="0017107E" w:rsidP="00BE65A9">
             <w:pPr>
               <w:pStyle w:val="Box"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1687740788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F33CF2" w:rsidRPr="77C35737">
                   <w:rPr>
@@ -2427,51 +2427,51 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32425AF9" w14:textId="1B76F592" w:rsidR="002E3357" w:rsidRPr="00BF1B3A" w:rsidRDefault="00381BA0" w:rsidP="002E3357">
+          <w:p w14:paraId="32425AF9" w14:textId="1B76F592" w:rsidR="002E3357" w:rsidRPr="00BF1B3A" w:rsidRDefault="0017107E" w:rsidP="002E3357">
             <w:pPr>
               <w:pStyle w:val="Box"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1831488562"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00022B87" w:rsidRPr="00BF1B3A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -2482,51 +2482,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E3357" w:rsidRPr="00BF1B3A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002E3357" w:rsidRPr="00BF1B3A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="000361C8" w:rsidRPr="00BF1B3A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Initial accreditation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45969A01" w14:textId="7F7B079A" w:rsidR="00221898" w:rsidRPr="00CD409E" w:rsidRDefault="00381BA0" w:rsidP="000361C8">
+          <w:p w14:paraId="45969A01" w14:textId="7F7B079A" w:rsidR="00221898" w:rsidRPr="00CD409E" w:rsidRDefault="0017107E" w:rsidP="000361C8">
             <w:pPr>
               <w:pStyle w:val="Box"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1316018296"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00022B87" w:rsidRPr="00BF1B3A">
                   <w:rPr>
@@ -3915,51 +3915,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of the qualification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7352" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FC9FAAA" w14:textId="698AF8C8" w:rsidR="00FE1125" w:rsidRPr="00616586" w:rsidRDefault="00381BA0" w:rsidP="1B74E44E">
+          <w:p w14:paraId="6FC9FAAA" w14:textId="698AF8C8" w:rsidR="00FE1125" w:rsidRPr="00616586" w:rsidRDefault="0017107E" w:rsidP="1B74E44E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
@@ -18043,60 +18043,51 @@
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>title</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2B50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">the </w:t>
+              <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>previous unit, if applicable</w:t>
             </w:r>
             <w:r w:rsidRPr="002F6176">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
@@ -18392,51 +18383,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">PERFORMANCE EVIDENCE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2368927F" w14:textId="6E98AF0A" w:rsidR="00210586" w:rsidRDefault="00381BA0" w:rsidP="00E620BA">
+          <w:p w14:paraId="2368927F" w14:textId="6E98AF0A" w:rsidR="00210586" w:rsidRDefault="0017107E" w:rsidP="00E620BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1502346018"/>
                 <w:lock w:val="contentLocked"/>
@@ -19456,58 +19447,58 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00976C9F" w:rsidRPr="00976C9F" w:rsidSect="00621CAA">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="707" w:bottom="993" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62E862B2" w14:textId="77777777" w:rsidR="00B86865" w:rsidRDefault="00B86865">
+    <w:p w14:paraId="78F67FC3" w14:textId="77777777" w:rsidR="0017107E" w:rsidRDefault="0017107E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="304DE295" w14:textId="77777777" w:rsidR="00B86865" w:rsidRDefault="00B86865">
+    <w:p w14:paraId="743922F7" w14:textId="77777777" w:rsidR="0017107E" w:rsidRDefault="0017107E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -19832,58 +19823,58 @@
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="005027CF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="001C45B0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F4BE7CE" w14:textId="77777777" w:rsidR="00B86865" w:rsidRDefault="00B86865">
+    <w:p w14:paraId="60A5820A" w14:textId="77777777" w:rsidR="0017107E" w:rsidRDefault="0017107E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D33ED3E" w14:textId="77777777" w:rsidR="00B86865" w:rsidRDefault="00B86865">
+    <w:p w14:paraId="24B9F520" w14:textId="77777777" w:rsidR="0017107E" w:rsidRDefault="0017107E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2860"/>
       <w:gridCol w:w="2860"/>
       <w:gridCol w:w="2860"/>
     </w:tblGrid>
     <w:tr w:rsidR="183D6DB4" w14:paraId="734A50D7" w14:textId="77777777" w:rsidTr="183D6DB4">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
@@ -24108,51 +24099,51 @@
   </w:num>
   <w:num w:numId="34" w16cid:durableId="716855991">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1083186882">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="971406718">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="866529767">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1499152260">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1890607222">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="78"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -24362,50 +24353,51 @@
     <w:rsid w:val="00144A0B"/>
     <w:rsid w:val="001451E8"/>
     <w:rsid w:val="00145495"/>
     <w:rsid w:val="001477EB"/>
     <w:rsid w:val="00147A93"/>
     <w:rsid w:val="00151099"/>
     <w:rsid w:val="00151503"/>
     <w:rsid w:val="00153286"/>
     <w:rsid w:val="00153B2C"/>
     <w:rsid w:val="00154265"/>
     <w:rsid w:val="00155BB4"/>
     <w:rsid w:val="0015620D"/>
     <w:rsid w:val="001572B2"/>
     <w:rsid w:val="00157478"/>
     <w:rsid w:val="00157BED"/>
     <w:rsid w:val="001609DA"/>
     <w:rsid w:val="001624E9"/>
     <w:rsid w:val="001635C0"/>
     <w:rsid w:val="00164821"/>
     <w:rsid w:val="001648E6"/>
     <w:rsid w:val="001652E2"/>
     <w:rsid w:val="001659CA"/>
     <w:rsid w:val="001667BD"/>
     <w:rsid w:val="001679D5"/>
     <w:rsid w:val="00167C0B"/>
+    <w:rsid w:val="0017107E"/>
     <w:rsid w:val="0017218D"/>
     <w:rsid w:val="00173114"/>
     <w:rsid w:val="001738DE"/>
     <w:rsid w:val="001740DC"/>
     <w:rsid w:val="00180DCD"/>
     <w:rsid w:val="00181A28"/>
     <w:rsid w:val="00181E9C"/>
     <w:rsid w:val="00181EAF"/>
     <w:rsid w:val="00181FBD"/>
     <w:rsid w:val="00182354"/>
     <w:rsid w:val="00184A5D"/>
     <w:rsid w:val="001852FF"/>
     <w:rsid w:val="0018555B"/>
     <w:rsid w:val="00186A6F"/>
     <w:rsid w:val="00186B5E"/>
     <w:rsid w:val="00186C71"/>
     <w:rsid w:val="001919FF"/>
     <w:rsid w:val="001922EC"/>
     <w:rsid w:val="001927B2"/>
     <w:rsid w:val="00194B7F"/>
     <w:rsid w:val="00195252"/>
     <w:rsid w:val="0019549A"/>
     <w:rsid w:val="0019556B"/>
     <w:rsid w:val="00195FEF"/>
     <w:rsid w:val="001965FC"/>
@@ -25092,50 +25084,51 @@
     <w:rsid w:val="005C7D33"/>
     <w:rsid w:val="005D07E4"/>
     <w:rsid w:val="005D07F1"/>
     <w:rsid w:val="005D0BE2"/>
     <w:rsid w:val="005D1E59"/>
     <w:rsid w:val="005D23E8"/>
     <w:rsid w:val="005D2818"/>
     <w:rsid w:val="005D2DBF"/>
     <w:rsid w:val="005D3522"/>
     <w:rsid w:val="005D572A"/>
     <w:rsid w:val="005D5CDE"/>
     <w:rsid w:val="005D5F51"/>
     <w:rsid w:val="005D7897"/>
     <w:rsid w:val="005E030F"/>
     <w:rsid w:val="005E07C2"/>
     <w:rsid w:val="005E1563"/>
     <w:rsid w:val="005E1D46"/>
     <w:rsid w:val="005E36A8"/>
     <w:rsid w:val="005E44E3"/>
     <w:rsid w:val="005E481D"/>
     <w:rsid w:val="005E60D1"/>
     <w:rsid w:val="005E65B2"/>
     <w:rsid w:val="005F01DE"/>
     <w:rsid w:val="005F03FE"/>
     <w:rsid w:val="005F06AA"/>
+    <w:rsid w:val="005F3D02"/>
     <w:rsid w:val="005F43F7"/>
     <w:rsid w:val="005F44AC"/>
     <w:rsid w:val="005F515E"/>
     <w:rsid w:val="005F5F54"/>
     <w:rsid w:val="006003BB"/>
     <w:rsid w:val="0060050A"/>
     <w:rsid w:val="00600B46"/>
     <w:rsid w:val="00600DFD"/>
     <w:rsid w:val="006038AA"/>
     <w:rsid w:val="00604912"/>
     <w:rsid w:val="00606FF9"/>
     <w:rsid w:val="006071C9"/>
     <w:rsid w:val="00607CCB"/>
     <w:rsid w:val="00610A35"/>
     <w:rsid w:val="00611439"/>
     <w:rsid w:val="00611521"/>
     <w:rsid w:val="00612F6B"/>
     <w:rsid w:val="00614024"/>
     <w:rsid w:val="00614255"/>
     <w:rsid w:val="00614919"/>
     <w:rsid w:val="00614A4E"/>
     <w:rsid w:val="006156C2"/>
     <w:rsid w:val="00616220"/>
     <w:rsid w:val="00616586"/>
     <w:rsid w:val="00616A97"/>
@@ -26495,50 +26488,51 @@
     <w:rsid w:val="00F329E6"/>
     <w:rsid w:val="00F3345B"/>
     <w:rsid w:val="00F33CF2"/>
     <w:rsid w:val="00F3573B"/>
     <w:rsid w:val="00F36150"/>
     <w:rsid w:val="00F37CD3"/>
     <w:rsid w:val="00F40BF9"/>
     <w:rsid w:val="00F40FA1"/>
     <w:rsid w:val="00F41A79"/>
     <w:rsid w:val="00F41D3E"/>
     <w:rsid w:val="00F422A9"/>
     <w:rsid w:val="00F429AD"/>
     <w:rsid w:val="00F4341F"/>
     <w:rsid w:val="00F43455"/>
     <w:rsid w:val="00F43EB4"/>
     <w:rsid w:val="00F44157"/>
     <w:rsid w:val="00F4446D"/>
     <w:rsid w:val="00F444F9"/>
     <w:rsid w:val="00F457FF"/>
     <w:rsid w:val="00F469A9"/>
     <w:rsid w:val="00F46C75"/>
     <w:rsid w:val="00F47621"/>
     <w:rsid w:val="00F51502"/>
     <w:rsid w:val="00F516DE"/>
     <w:rsid w:val="00F5296D"/>
+    <w:rsid w:val="00F5374F"/>
     <w:rsid w:val="00F55ECA"/>
     <w:rsid w:val="00F56BD9"/>
     <w:rsid w:val="00F570B8"/>
     <w:rsid w:val="00F578DF"/>
     <w:rsid w:val="00F607D7"/>
     <w:rsid w:val="00F60AFD"/>
     <w:rsid w:val="00F6180F"/>
     <w:rsid w:val="00F6312C"/>
     <w:rsid w:val="00F631F6"/>
     <w:rsid w:val="00F632F8"/>
     <w:rsid w:val="00F63BB2"/>
     <w:rsid w:val="00F6420E"/>
     <w:rsid w:val="00F64590"/>
     <w:rsid w:val="00F65270"/>
     <w:rsid w:val="00F669F5"/>
     <w:rsid w:val="00F67751"/>
     <w:rsid w:val="00F677A5"/>
     <w:rsid w:val="00F721DC"/>
     <w:rsid w:val="00F734B0"/>
     <w:rsid w:val="00F74006"/>
     <w:rsid w:val="00F74669"/>
     <w:rsid w:val="00F75992"/>
     <w:rsid w:val="00F7645F"/>
     <w:rsid w:val="00F764B8"/>
     <w:rsid w:val="00F76BD9"/>
@@ -28760,77 +28754,79 @@
     <w:rsid w:val="00741E6E"/>
     <w:rsid w:val="007430D7"/>
     <w:rsid w:val="007A2945"/>
     <w:rsid w:val="007C3987"/>
     <w:rsid w:val="008463E3"/>
     <w:rsid w:val="008961E0"/>
     <w:rsid w:val="008B74D4"/>
     <w:rsid w:val="008C62FA"/>
     <w:rsid w:val="008F18A3"/>
     <w:rsid w:val="008F47B9"/>
     <w:rsid w:val="00920F73"/>
     <w:rsid w:val="00924600"/>
     <w:rsid w:val="009930FF"/>
     <w:rsid w:val="0099584F"/>
     <w:rsid w:val="009D304E"/>
     <w:rsid w:val="009F759F"/>
     <w:rsid w:val="00A5155D"/>
     <w:rsid w:val="00A65F83"/>
     <w:rsid w:val="00A73242"/>
     <w:rsid w:val="00A80248"/>
     <w:rsid w:val="00AB1A12"/>
     <w:rsid w:val="00AB1C36"/>
     <w:rsid w:val="00AC6C2D"/>
     <w:rsid w:val="00AE164E"/>
     <w:rsid w:val="00AF2379"/>
+    <w:rsid w:val="00AF41B3"/>
     <w:rsid w:val="00B119D7"/>
     <w:rsid w:val="00B317EB"/>
     <w:rsid w:val="00B87E8A"/>
     <w:rsid w:val="00B944B5"/>
     <w:rsid w:val="00BD672A"/>
     <w:rsid w:val="00C56B69"/>
     <w:rsid w:val="00C65DEC"/>
     <w:rsid w:val="00C747F0"/>
     <w:rsid w:val="00CA1D30"/>
     <w:rsid w:val="00CC1A53"/>
     <w:rsid w:val="00CC3041"/>
     <w:rsid w:val="00D02C50"/>
     <w:rsid w:val="00D1196F"/>
     <w:rsid w:val="00D60C94"/>
     <w:rsid w:val="00D707C1"/>
     <w:rsid w:val="00D7101B"/>
     <w:rsid w:val="00D7142C"/>
     <w:rsid w:val="00DC33E5"/>
     <w:rsid w:val="00E40F21"/>
     <w:rsid w:val="00E50C3D"/>
     <w:rsid w:val="00E57EEE"/>
     <w:rsid w:val="00E80FAA"/>
     <w:rsid w:val="00EA627D"/>
     <w:rsid w:val="00EA7546"/>
     <w:rsid w:val="00F10E08"/>
     <w:rsid w:val="00F11B08"/>
     <w:rsid w:val="00F26027"/>
+    <w:rsid w:val="00F5374F"/>
     <w:rsid w:val="00F579BF"/>
     <w:rsid w:val="00F74669"/>
     <w:rsid w:val="00FB21B2"/>
     <w:rsid w:val="00FC2189"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -29609,69 +29605,127 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/DD8C3B5D349746ACA8633941FF0DC2A2" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A5774764</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">National_course_document_template (September 2025 Draft version prior to review of User Guide)</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2025-09-11T04:09:01Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0"/>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-01-21T03:04:34Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">ROLSTON,Stacey</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Objective Global Folder:Course Accreditation:Activities:Current:Updates to the national course document template</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updates to the national course document template</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Being Edited</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA6751015</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">31.1</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">32</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0"/>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">qA908606</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">Internal User Access</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="ASQA Document Type Catalogue" type="type" ori="id:cA12">
+      <field name="Objective-ASQA Area Creating">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Description/Comment">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Network Date Modified">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BCEB10DC6E09FB449D1D7C75B4A04717" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d88563ed65e92ed0b110b9b955a2f435">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1beb14a-6bda-4c98-862c-24d09456f347" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53f48d5f9519d5933db5215681292ccd" ns2:_="">
     <xsd:import namespace="e1beb14a-6bda-4c98-862c-24d09456f347"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e1beb14a-6bda-4c98-862c-24d09456f347" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -29771,193 +29825,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<metadata xmlns="http://www.objective.com/ecm/document/metadata/DD8C3B5D349746ACA8633941FF0DC2A2" version="1.0.0">
-[...72 lines deleted...]
-</metadata>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4378F198-364B-49C2-AC5A-39C06FFFEAD5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/DD8C3B5D349746ACA8633941FF0DC2A2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6B9AE27-F44D-489B-A2A6-8D43D1BD3F4B}">
-[...15 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{076663BD-9395-45CC-B462-06E45A666CBF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e1beb14a-6bda-4c98-862c-24d09456f347"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{568D42C0-9E1A-4226-894A-DB5E6EE9E9EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6B9AE27-F44D-489B-A2A6-8D43D1BD3F4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4378F198-364B-49C2-AC5A-39C06FFFEAD5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/DD8C3B5D349746ACA8633941FF0DC2A2"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1723</Words>
-  <Characters>11876</Characters>
+  <Words>2029</Words>
+  <Characters>11570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>848</Lines>
-  <Paragraphs>339</Paragraphs>
+  <Lines>96</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Accredited course document template</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Australian Skills Quality Authority</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13260</CharactersWithSpaces>
+  <CharactersWithSpaces>13572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>2228323</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.abs.gov.au/statistics/classifications/australian-standard-classification-education-asced/2001/field-education-structure-and-definitions/structure/broad-narrow-and-detailed-fields</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2228323</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -30070,55 +30081,55 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.asqa.gov.au/resources/guides/national-course-document-template</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Accredited course document template</dc:title>
+  <dc:title>National course document template</dc:title>
   <dc:subject>Accreditation</dc:subject>
-  <dc:creator>Australian Skills Quality Authority</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
-  <dc:description>Template for course owners to document an accredited course</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Template</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100BCEB10DC6E09FB449D1D7C75B4A04717</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>25719fb3-a414-438d-9bd5-0062592057c3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocId">
     <vt:lpwstr>ASQA-53-608</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdUrl">
     <vt:lpwstr>https://reggie.asqa.gov.au/Collaborate/ASQA writing resources group site/_layouts/DocIdRedir.aspx?ID=ASQA-53-608, ASQA-53-608</vt:lpwstr>