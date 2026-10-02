--- v0 (2026-04-30)
+++ v1 (2026-10-02)
@@ -484,126 +484,125 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="120A7224" id="Text Box 187855691" o:spid="_x0000_s1026" style="width:167.75pt;height:25.9pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" coordsize="713650,238760" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxTbSDrQYAAMExAAAOAAAAZHJzL2Uyb0RvYy54bWzsm9+vmzYUx98n7X9APE5ag7GN4aq51W2r&#10;TpOqtlI7tXskBG6QCGbAvUn71+/YDjfO7Wq7MZG2qS8JxD7+2ufjn+Hw9Nl+2wT3ZT/UvF2G6EkU&#10;BmVb8HXd3i7DPz68+jUNg2HM23Xe8LZchp/LIXx2/fNPT3fdVRnzDW/WZR9AIe1wteuW4WYcu6vF&#10;Yig25TYfnvCubCGx4v02H+G2v12s+3wHpW+bRRxFyWLH+3XX86IcBvj1pUoMr2X5VVUW49uqGsox&#10;aJYh1G2Un738XInPxfXT/Oq2z7tNXRyqkZ9Ri21etyD6UNTLfMyDu77+qqhtXfR84NX4pODbBa+q&#10;uihlG6A1KHrUmvebvCtlW8A5Q/fgpmG+Yos39++7d30w7p/zPQAUDtl1w9UAP4r27Kt+K76hpgGk&#10;gws/P7it3I9BAT/GCEeUxmFQQBqOM5QSUcziaF3cDeNvJZcl5fevh1G5fQ1X0mnroM230DsK3rZD&#10;PZafQKfaNkDil0UQBbuA0YwkE63Huf88zb0JYpyyb+b+hLSyVblWAd0kCmwC4ImHyjsK6Caq9lYV&#10;rKnYXaTndhQg3yVwmtvmIp0YilAS2Vugm9gZ6MQcGegmdgGdmKOAbuLIQMdmd5Ge21FAx+YIQjex&#10;+0nH5iigm9gFdGyOIHQTu4COzVFAN3EEobP775MmOEaJmFZhUWPJYZWdc96W5VoFPEC7CXiCxrBw&#10;2t2kdw3H3qSPUTcWuoV9TOhDNGMEM7mE0jhjF2ANe4vMLuDB2k3Ak3XKYmZvhSdrNxbns0aIUbVW&#10;M4q/ucXy2ZDJckVvMgp4wHYT8IQNsx4mcho3NsOTtiONfzHuhKZULRRGP/3ALQ5CP3CLA/bjXcQn&#10;faiqWcM6fegmjiuqPlT/d6MbYRRf4HR9HN1GgfNHd5JgmskNlFFgNtxGFb2HOHYqfWY+jm6jim7y&#10;ffu0owBDaXpR3EaBOXAbBWbDbVSZDbdRZRbcCUnw/Pvy4+hmJoFZcJsE5sNtUpkPt0llFtxZnFzg&#10;yK3hNgnMgtskMB9uk8p8uE0q5+POMInFwpfCws0uMbgzhGNsFfCgnSUksgv40iYRIuLUbfaTJ203&#10;GOfDRpGYM0QrYorQBVZuFhE4zVsFzqfNoozI87C5Bb604Rlamlmb4UnbkYYHbjGmkWgGhu90/pUb&#10;aGRJahXwwI1oROwCvrhhikpjazN8cbvROB93yohqRZSgOJufdpJSzOSoMAqcTzvJIkLtAp600zTJ&#10;5BxobIUnbDcW57MmBKfyvJrgCF9i2SZxnAovMaOAB2vCsFyKzAKerAml6h9/Yys8Wbux8GCdJUzM&#10;gSxJcUwvMK4Jo4xaBTxY0zihdgFP1jRK5ZptdpMvaycW57OGJ1REjmuGaHaJcQ1eInJcGwV8WNNM&#10;7veZUcCXNUFUPgMziniydmPhwTqJ1PNORhIV6fQP/0p7PAJLKIYDhRjXRgEf1hmciqwCvqxZLLeA&#10;5lb4snZiMQNrkkb0EnuzB9ZGgTlYGwXmYm0UmYu1UWQG1ggn9AKH7OO4NgrMwdooMBdro8hcrI0i&#10;32YNsae3U3RpvpkCTot9e4g4hasgFyHKkYza7fggolv18FMIZZ1uYS5X4axgJcJVLcYAUDeWIbVQ&#10;HzdjgKMbx9+lDE7XjeU+xFkZnKkbTyG8stqqkIPvegiqFuHUjQynHsMAwqn7MIBw6pXa5Hb5KFwu&#10;XCUug90yZIpjsIFoYRWcK1K3/L78wGW+UfifitlcVmPy+DFH0+o51Vg6yTplKO5WdfG8/KJnZxgz&#10;plybkkOIUiclGUYJHMRE02P4N2E6k6nEhIqF8pA4hRQLX5xITMLKhopl72uTKdOpqTL5FaEMq9rF&#10;cFJHh/3jITGmhKkuBTu0k7p/7a7T0ouGD6XquYKDjMh+YCObcYzKHnhTr1/VTSNoyOj78kXTB/c5&#10;gF7dTn34JFfTCrLwBFaNoZYLcyXXwDhZHMPIxdW4X+0hUVyu+PozhJz3XEXjD13xqu6H8XU+jO/y&#10;HoK+IboMXikY38JH1XAQKZq6C4MN7788/k3kg2h4SAmDHYTxL8Phr7u8L8Og+b2FOPkMwf+O0FHl&#10;DQE4cNPrKSs9pb3bvuDQYvA31EpeivxjM11WPd9+hDcOboQqJOVtAdpQwRFGgLp5McI9JME7C0V5&#10;cyOvIdYfHP+6fd8VonDZ46HFH/Yf874LOrhchiOE07/hU8h/fjXFyQMokUHlFZYtv7kbeVWLIHrp&#10;ZOXPww28JyBBH95pEC8i6Pcy1/HNi+u/AQAA//8DAFBLAwQUAAYACAAAACEApBwO0NsAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrlCpRFeJUiII40wK9buNNHBqvQ+y0&#10;4e8xXOCy0mhGM2+L9WQ7caLBt44VLOYJCOLK6ZYbBa+7p9kKhA/IGjvHpOCLPKzLy4sCc+3O/EKn&#10;bWhELGGfowITQp9L6StDFv3c9cTRq91gMUQ5NFIPeI7ltpO3SZJJiy3HBYM9PRiqjtvRKhjD0Txv&#10;Qr35eP9s9o8NZjdvdabU9dV0fwci0BT+wvCDH9GhjEwHN7L2olMQHwm/N3rLZZqCOChIFyuQZSH/&#10;w5ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPFNtIOtBgAAwTEAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKQcDtDbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAABwkAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAPCgAAAAA=&#10;" adj="-11796480,,5400" path="m56037,l653934,v79838,847,77699,232833,5080,238760l57248,238760c-11932,237913,-25471,5927,56037,xe" fillcolor="white [3212]" stroked="f" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="167295,0;1952274,0;1967440,329184;170910,329184;167295,0" o:connectangles="0,0,0,0,0" textboxrect="0,0,713650,238760"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:bookmarkStart w:id="1" w:name="_Hlk71017484"/>
-                    <w:p w14:paraId="331C97CB" w14:textId="4ED49380" w:rsidR="00DA13F9" w:rsidRPr="00477096" w:rsidRDefault="00FA7D08" w:rsidP="00C271B8">
+                    <w:p w14:paraId="331C97CB" w14:textId="4ED49380" w:rsidR="00DA13F9" w:rsidRPr="00477096" w:rsidRDefault="00000000" w:rsidP="00C271B8">
                       <w:pPr>
                         <w:pStyle w:val="Documenttype"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:alias w:val="Document type"/>
                           <w:tag w:val="Document type"/>
                           <w:id w:val="841753122"/>
                           <w:dropDownList>
                             <w:listItem w:value="Choose an item."/>
                             <w:listItem w:displayText="Tool" w:value="Tool"/>
                             <w:listItem w:displayText="Template" w:value="Template"/>
                             <w:listItem w:displayText="Form" w:value="Form"/>
                             <w:listItem w:displayText="Guide" w:value="Guide"/>
                             <w:listItem w:displayText="Code of practice" w:value="Code of practice"/>
                           </w:dropDownList>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00ED434D">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Form</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:bookmarkEnd w:id="1"/>
                       <w:r w:rsidR="00C271B8" w:rsidRPr="00477096">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="1" w:name="_Toc62047034"/>
     <w:p w14:paraId="5D00853C" w14:textId="787F52CF" w:rsidR="00DA13F9" w:rsidRDefault="00226BB1" w:rsidP="00922B63">
       <w:pPr>
         <w:sectPr w:rsidR="00DA13F9" w:rsidSect="00280264">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1440" w:bottom="1134" w:left="1440" w:header="1134" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc62047034"/>
       <w:r w:rsidRPr="00F539A6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="491017E6" wp14:editId="4798D685">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1070610</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4560570" cy="1249045"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="8255"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="10" name="Text Box 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
@@ -661,51 +660,51 @@
                     <w:p w14:paraId="393E6F31" w14:textId="33332FD4" w:rsidR="00226BB1" w:rsidRPr="00C2677D" w:rsidRDefault="00ED434D" w:rsidP="009C1B14">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Fit and proper person declaration</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA37DEE" w14:textId="422AF676" w:rsidR="00FD3702" w:rsidRPr="00FD3702" w:rsidRDefault="00B509F2" w:rsidP="0086753D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="417EE779" w14:textId="5F0DF6F8" w:rsidR="004C18C5" w:rsidRPr="00C71732" w:rsidRDefault="004C18C5" w:rsidP="004C18C5">
       <w:r w:rsidRPr="00E069C7">
         <w:t xml:space="preserve">Meeting the </w:t>
       </w:r>
       <w:r w:rsidR="00126D61">
         <w:t xml:space="preserve">requirements of the </w:t>
       </w:r>
       <w:r w:rsidR="009F3CE4">
         <w:t>VET Quality Framework</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and/or </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="689406AA">
           <w:rPr>
             <w:rStyle w:val="NumberedparaChar"/>
           </w:rPr>
           <w:t xml:space="preserve">the </w:t>
         </w:r>
         <w:r w:rsidRPr="00274C84">
           <w:rPr>
             <w:rStyle w:val="NumberedparaChar"/>
             <w:i/>
@@ -784,79 +783,63 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00576190">
         <w:t xml:space="preserve">ASQA </w:t>
       </w:r>
       <w:r w:rsidR="00576190" w:rsidRPr="00DF3DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="00576190">
         <w:t xml:space="preserve"> have regard to all matters it considers relevant when determining whether: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDA959C" w14:textId="77777777" w:rsidR="00576190" w:rsidRDefault="00576190" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">an NVR </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">an NVR RTO; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FAA4D0C" w14:textId="77777777" w:rsidR="00576190" w:rsidRDefault="00576190" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">a governing person of an NVR </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">a governing person of an NVR RTO; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735ABB38" w14:textId="77777777" w:rsidR="00576190" w:rsidRDefault="00576190" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a person applying to become an NVR RTO; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACD48E7" w14:textId="77777777" w:rsidR="00576190" w:rsidRDefault="00576190" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a governing person of a person applying to become an NVR RTO, </w:t>
       </w:r>
@@ -1171,58 +1154,56 @@
       </w:r>
       <w:r w:rsidR="00576190">
         <w:t>, including</w:t>
       </w:r>
       <w:r w:rsidR="00D40711">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004C18C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06389B6D" w14:textId="1C164BBA" w:rsidR="00FD565E" w:rsidRDefault="00D40711" w:rsidP="00FD565E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="004C18C5">
         <w:t xml:space="preserve">executive officer of the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E46211">
         <w:t>RTO</w:t>
       </w:r>
       <w:r w:rsidR="004C18C5">
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="650743D4" w14:textId="4B763483" w:rsidR="00FD565E" w:rsidRDefault="004C18C5" w:rsidP="00FD565E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a high managerial agent of the </w:t>
       </w:r>
       <w:r w:rsidR="00E46211">
         <w:t>RTO</w:t>
       </w:r>
       <w:r>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AAA6544" w14:textId="6501F0E3" w:rsidR="004C18C5" w:rsidRDefault="004C18C5" w:rsidP="00FD565E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
@@ -1350,59 +1331,51 @@
       <w:r w:rsidRPr="00FC3871">
         <w:t>, in relation to a</w:t>
       </w:r>
       <w:r w:rsidR="00E46211">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC3871">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E46211">
         <w:t>RTO</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC3871">
         <w:t>, means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56EA4F6F" w14:textId="0EA6ACF8" w:rsidR="00E3461C" w:rsidRPr="00DA7B74" w:rsidRDefault="00E3461C" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7B74">
-        <w:t xml:space="preserve">a person, by whatever name called and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a director of the organisation, who is concerned in, or takes part in, the management of the organisation; or</w:t>
+        <w:t>a person, by whatever name called and whether or not a director of the organisation, who is concerned in, or takes part in, the management of the organisation; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F627D1" w14:textId="295F9E1B" w:rsidR="00E3461C" w:rsidRPr="00E3461C" w:rsidRDefault="00E3461C" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7B74">
         <w:t>if the</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3461C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> organisation is a body corporate:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F627C9A" w14:textId="7DF63507" w:rsidR="00E3461C" w:rsidRPr="00E3461C" w:rsidRDefault="00E3461C" w:rsidP="00A06B6E">
       <w:pPr>
@@ -13677,52 +13650,52 @@
             </w:r>
             <w:r w:rsidRPr="008A204A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008A204A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C71732">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C71732">
               <w:t>A separate document listing additional persons is attached.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DBB168E" w14:textId="12E473AE" w:rsidR="00F96E17" w:rsidRPr="00C71732" w:rsidRDefault="00F96E17" w:rsidP="00A54D77"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CC8DE1B" w14:textId="0FB2E36A" w:rsidR="00E03E60" w:rsidRPr="00E03E60" w:rsidRDefault="00073B58" w:rsidP="001168A7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Clause_1.1"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="3" w:name="_Clause_1.1"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00C71732">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B6B892" w14:textId="77777777" w:rsidR="000E228D" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Instructions for Sections G and H</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D38193" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="001168A7" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001168A7">
@@ -13778,97 +13751,69 @@
       <w:r w:rsidRPr="001B7696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>engages</w:t>
       </w:r>
       <w:r w:rsidRPr="00833F44">
         <w:t xml:space="preserve"> in any one or more of the following activities in relation to a provider: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BFCBEA" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="001B7696" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the recruitment of overseas students, or intending overseas </w:t>
-[...13 lines deleted...]
-        <w:t> </w:t>
+        <w:t>the recruitment of overseas students, or intending overseas students; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42FECC8A" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="001B7696" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">providing information, advice or assistance to overseas students, or intending overseas students, in relation to </w:t>
-[...13 lines deleted...]
-        <w:t> </w:t>
+        <w:t>providing information, advice or assistance to overseas students, or intending overseas students, in relation to enrolment; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F99FC7" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="001B7696" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>otherwise dealing with overseas students, or intending overseas students; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A73605F" w14:textId="77777777" w:rsidR="000E228D" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
@@ -13891,273 +13836,211 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Associate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB16C1C" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:r w:rsidRPr="00E03E60">
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidRPr="001B7696">
         <w:t>associate</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03E60">
         <w:t xml:space="preserve"> of a person includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708D3F51" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
-        <w:t xml:space="preserve">the person’s spouse or de facto </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the person’s spouse or de facto partner;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="75C2FBC3" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
-        <w:t xml:space="preserve">a child of the person, or of the person’s spouse or de facto </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a child of the person, or of the person’s spouse or de facto partner;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="54415310" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
-        <w:t xml:space="preserve">a parent of the person, or of the person’s spouse or de facto </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a parent of the person, or of the person’s spouse or de facto partner;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="691C63F4" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
-        <w:t xml:space="preserve">a sibling of the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a sibling of the person;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="01336B00" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
         <w:t xml:space="preserve">if the person is a company: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9C8CEF" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="001B7696" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">an officer of the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>an officer of the company;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0CD76D91" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="001B7696" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">an officer of a company that is related to the first-mentioned </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>an officer of a company that is related to the first-mentioned company;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F931041" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="001B7696" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">a person who holds a substantial ownership interest in the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a person who holds a substantial ownership interest in the company;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="07E37521" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
         <w:t xml:space="preserve">if the person is an association or a co-operative: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C11372C" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="001B7696" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:pStyle w:val="Bulletpoint1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the principal executive officer or a member of the governing </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the principal executive officer or a member of the governing body;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7B7E780F" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
         <w:t xml:space="preserve">if the person is a body corporate established for a public purpose by or under an Australian law: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD0D8ED" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
-        <w:t xml:space="preserve">the principal executive officer or a member of the body responsible for its </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the principal executive officer or a member of the body responsible for its management;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="101ED125" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
         <w:t xml:space="preserve">if the person is a partnership: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094A3224" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
-        <w:t xml:space="preserve">the principal executive officer or any individual or body corporate that is a member of the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the principal executive officer or any individual or body corporate that is a member of the partnership;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7E723D4E" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="00E03E60" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03E60">
         <w:t>an individual who is an officer of a company, or a member of any other body corporate, that is a member of the partnership.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA6DC4F" w14:textId="77777777" w:rsidR="000E228D" w:rsidRPr="000E228D" w:rsidRDefault="000E228D" w:rsidP="000E228D">
       <w:r w:rsidRPr="000E228D">
         <w:t>Please note: a substantial ownership interest means holding 15% or more of the paid-up share capital in the company.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B286A3" w14:textId="77777777" w:rsidR="000E228D" w:rsidRDefault="000E228D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="005187" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -14234,74 +14117,62 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sections G </w:t>
       </w:r>
       <w:r w:rsidR="005A4AF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="005A4AF4" w:rsidRPr="00602729">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> only to be completed if this declaration is being submitted on behalf of a CRICOS provider</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> only to be completed if this declaration is being submitted on behalf of a CRICOS provider. </w:t>
       </w:r>
       <w:r w:rsidR="00C4268A" w:rsidRPr="001168A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="11D44D20" w14:textId="256A94D7" w:rsidR="00090DB8" w:rsidRDefault="0028490B">
       <w:r w:rsidRPr="0028490B">
         <w:t>If you need to provide details for more than one individual</w:t>
       </w:r>
       <w:r w:rsidR="00B41631">
         <w:t>, entity, or relationship</w:t>
       </w:r>
       <w:r w:rsidRPr="0028490B">
         <w:t xml:space="preserve"> please attach a separate document. The title of the separate document should include the number of the question it relates to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187697F4" w14:textId="77777777" w:rsidR="00AB7434" w:rsidRDefault="00AB7434"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CustomTable-Form-BOBox"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="841"/>
         <w:gridCol w:w="2982"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="4793"/>
       </w:tblGrid>
@@ -16017,64 +15888,52 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00602729">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> only to be completed if this declaration is being submitted on behalf of a CRICOS provider</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> only to be completed if this declaration is being submitted on behalf of a CRICOS provider. )</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1A9B5280" w14:textId="77777777" w:rsidR="00464E91" w:rsidRDefault="00464E91" w:rsidP="00464E91">
       <w:r w:rsidRPr="0028490B">
         <w:t>If you need to provide details for more than one individual</w:t>
       </w:r>
       <w:r>
         <w:t>, entity, or relationship</w:t>
       </w:r>
       <w:r w:rsidRPr="0028490B">
         <w:t xml:space="preserve"> please attach a separate document. The title of the separate document should include the number of the question it relates to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9A795D" w14:textId="77777777" w:rsidR="00464E91" w:rsidRDefault="00464E91" w:rsidP="00464E91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CustomTable-Form-BOBox"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="841"/>
         <w:gridCol w:w="2982"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="4793"/>
       </w:tblGrid>
@@ -17215,81 +17074,80 @@
                   <w:r w:rsidR="00576F03">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00576F03">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00576F03">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D13D70">
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00464E91" w:rsidRPr="00D13D70" w14:paraId="113D9F65" w14:textId="77777777" w:rsidTr="005E0A91">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1769" w:type="pct"/>
                 </w:tcPr>
                 <w:p w14:paraId="6EF19A75" w14:textId="77777777" w:rsidR="00464E91" w:rsidRDefault="00464E91" w:rsidP="005E0A91">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60"/>
                   </w:pPr>
                   <w:r>
+                    <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">Relationship to you </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="45BF67C0" w14:textId="77777777" w:rsidR="00464E91" w:rsidRPr="001B7696" w:rsidRDefault="00464E91" w:rsidP="005E0A91">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001B7696">
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>(e.g. self, spouse, business partner)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3231" w:type="pct"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AFC044B" w14:textId="0DE8532C" w:rsidR="00464E91" w:rsidRPr="00D13D70" w:rsidRDefault="00464E91" w:rsidP="005E0A91">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00D13D70">
-                    <w:lastRenderedPageBreak/>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00D13D70">
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00D13D70">
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidR="00576F03">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00576F03">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00576F03">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00576F03">
@@ -18207,60 +18065,52 @@
             </w:r>
             <w:r w:rsidRPr="00AA06EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
               </w:rPr>
               <w:t>Statutory Declarations Act 1959</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA06EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA06EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA06EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
-              <w:t xml:space="preserve">and I believe that the statements in this declaration are true in </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>and I believe that the statements in this declaration are true in every particular</w:t>
+            </w:r>
             <w:r w:rsidRPr="001771B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD5567" w:rsidRPr="001771B5" w14:paraId="5284EF3D" w14:textId="77777777" w:rsidTr="005E0A91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="677D35E9" w14:textId="7C76B062" w:rsidR="00CD5567" w:rsidRPr="001771B5" w:rsidRDefault="00CD5567" w:rsidP="00CD5567">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="170"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="200" w:lineRule="atLeast"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="16"/>
@@ -18383,51 +18233,51 @@
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:pict w14:anchorId="7644C9AE">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:159.5pt;height:56.5pt">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:159.75pt;height:56.25pt">
                   <v:imagedata r:id="rId20" o:title=""/>
                   <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
                   <o:signatureline v:ext="edit" id="{D4D542B7-2BA4-48EB-9A28-97D9CBEA5550}" provid="{00000000-0000-0000-0000-000000000000}" allowcomments="t" issignatureline="t"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2047507A" w14:textId="77777777" w:rsidR="00CD5567" w:rsidRDefault="00CD5567" w:rsidP="00CD5567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="170"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CD5567" w:rsidSect="000339A3">
           <w:type w:val="continuous"/>
@@ -18940,52 +18790,52 @@
           <w:tcPr>
             <w:tcW w:w="4205" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4808A337" w14:textId="2CF6F44E" w:rsidR="00CD5567" w:rsidRPr="00CD5567" w:rsidRDefault="00000000" w:rsidP="00CD5567">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="170"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:pict w14:anchorId="0EB59E1E">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:159.5pt;height:56.5pt">
-                  <v:imagedata r:id="rId20" o:title=""/>
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:159.75pt;height:56.25pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                   <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
                   <o:signatureline v:ext="edit" id="{F972396A-4626-4A7E-9859-9B9F68C854B3}" provid="{00000000-0000-0000-0000-000000000000}" allowcomments="t" issignatureline="t"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="105558CB" w14:textId="77777777" w:rsidR="00CD5567" w:rsidRDefault="00CD5567" w:rsidP="00CD5567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="170"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CD5567" w:rsidSect="000339A3">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
@@ -20042,210 +19892,146 @@
         </w:rPr>
         <w:t xml:space="preserve">a member of any of the following: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55147D08" w14:textId="165DE79A" w:rsidR="00183215" w:rsidRDefault="00183215" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="1843" w:hanging="403"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chartered Accountants Australia and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Chartered Accountants Australia and New Zealand; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D5C844" w14:textId="5A628B2B" w:rsidR="00183215" w:rsidRDefault="00183215" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="1843" w:hanging="403"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
-        <w:t xml:space="preserve">the Association of Taxation and Management </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">the Association of Taxation and Management Accountants; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="413682DB" w14:textId="6494821E" w:rsidR="00183215" w:rsidRDefault="00183215" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="1843" w:hanging="403"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
-        <w:t xml:space="preserve">CPA </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">CPA Australia; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BA235A" w14:textId="659A1505" w:rsidR="00183215" w:rsidRDefault="00183215" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="1843" w:hanging="403"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
         <w:t xml:space="preserve">the Institute of Public Accountants. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D1BE58" w14:textId="5ABC84ED" w:rsidR="00073B58" w:rsidRPr="001771B5" w:rsidRDefault="00073B58" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001771B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agent of the Australian Postal Corporation who </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> an office supplying postal services to the public</w:t>
+        <w:t>Agent of the Australian Postal Corporation who is in charge of an office supplying postal services to the public</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21435340" w14:textId="11746C1A" w:rsidR="00183215" w:rsidRDefault="00183215" w:rsidP="00A06B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
         <w:t>APS employee engaged on an ongoing basis with 5 or more years of continuous service who is not specified in another item of this Part</w:t>
       </w:r>
     </w:p>
@@ -21904,190 +21690,189 @@
         <w:t xml:space="preserve">or part-time </w:t>
       </w:r>
       <w:r w:rsidRPr="001771B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="262626"/>
         </w:rPr>
         <w:t>basis at a school or tertiary education institution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2186E7E6" w14:textId="2D1A1F8E" w:rsidR="004C5797" w:rsidRPr="00FD3702" w:rsidRDefault="004C5797" w:rsidP="003473CA"/>
     <w:sectPr w:rsidR="004C5797" w:rsidRPr="00FD3702" w:rsidSect="000339A3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1440" w:bottom="1134" w:left="1440" w:header="1134" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="663F3155" w14:textId="77777777" w:rsidR="00DF17B2" w:rsidRPr="00F539A6" w:rsidRDefault="00DF17B2" w:rsidP="00F539A6">
+    <w:p w14:paraId="68108AA8" w14:textId="77777777" w:rsidR="000A0EA2" w:rsidRPr="00F539A6" w:rsidRDefault="000A0EA2" w:rsidP="00F539A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="411D1201" w14:textId="77777777" w:rsidR="00DF17B2" w:rsidRPr="00F539A6" w:rsidRDefault="00DF17B2" w:rsidP="00F539A6">
+    <w:p w14:paraId="7FAF2E70" w14:textId="77777777" w:rsidR="000A0EA2" w:rsidRPr="00F539A6" w:rsidRDefault="000A0EA2" w:rsidP="00F539A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E137F48" w14:textId="77777777" w:rsidR="00DF17B2" w:rsidRDefault="00DF17B2">
+    <w:p w14:paraId="456322E8" w14:textId="77777777" w:rsidR="000A0EA2" w:rsidRDefault="000A0EA2">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{3F4C4CE4-8AD9-470D-8458-0236C054592B}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{EFC5AA76-708E-416D-8300-20822A5D5793}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TT Commons">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000027F" w:usb1="5000A4FB" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{2979ECB3-B99E-4F50-9826-90DE7AC38AB1}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{C0C5CBB4-94E9-4FED-A6F1-B885A497E292}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{3C9CC96A-1B8B-4D0F-95F9-80AC6E2B68E0}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{23960D84-F065-4C32-AA89-C080C11A945E}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{8F92BE47-7F07-4B5B-8FE2-B110CC65420F}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{EBC5C71E-5FB9-45D2-B383-9F2B076F747C}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{CC33E40A-E693-4239-9F28-2CB2F931D554}"/>
+    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{5EE1C05A-A201-44FA-AC67-772439CDF79C}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{0FFD9374-7C99-418C-AE16-0B1150DF27C4}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{3A741F76-8C35-45AE-B1CD-E11660830CB8}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{30EF9AE1-12D6-4010-AF61-0E98A139E9DA}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{917E9834-FA0F-45E0-814F-4BE259680099}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{12317FEF-03C3-45EB-B1DF-25BDDDF3578F}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{221023D6-4215-4DCB-AC9F-3EF96BC0635C}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{8CF257BB-B409-4123-9091-5B0164807E1F}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId13" w:fontKey="{1DC2F1AF-C65D-481A-BBB9-95F9643A06CE}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{D9BB2F07-F087-486F-BFA4-088E00D7CA5D}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{95353D7E-9ECF-4FBB-8AD2-3E2A15B27EC3}"/>
+    <w:embedItalic r:id="rId12" w:fontKey="{481C3AD5-735D-44FB-AE1D-76AE8AA5DE49}"/>
+    <w:embedBoldItalic r:id="rId13" w:fontKey="{74972E7F-0B09-49A1-97E0-207FA6199629}"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:id w:val="385919814"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -22420,65 +22205,65 @@
       <w:t>Review date:</w:t>
     </w:r>
     <w:r w:rsidRPr="00E91FC6">
       <w:tab/>
     </w:r>
     <w:r>
       <w:t>xx/xx/xxxx</w:t>
     </w:r>
     <w:r w:rsidRPr="00E91FC6">
       <w:tab/>
       <w:t>Authorised by:</w:t>
     </w:r>
     <w:r w:rsidRPr="00E91FC6">
       <w:tab/>
     </w:r>
     <w:r>
       <w:t>X</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F6B97D6" w14:textId="77777777" w:rsidR="00DF17B2" w:rsidRPr="00F539A6" w:rsidRDefault="00DF17B2" w:rsidP="00F539A6">
+    <w:p w14:paraId="199A0A28" w14:textId="77777777" w:rsidR="000A0EA2" w:rsidRPr="00F539A6" w:rsidRDefault="000A0EA2" w:rsidP="00F539A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7390EA3E" w14:textId="77777777" w:rsidR="00DF17B2" w:rsidRPr="00F539A6" w:rsidRDefault="00DF17B2" w:rsidP="00F539A6">
+    <w:p w14:paraId="02B12A38" w14:textId="77777777" w:rsidR="000A0EA2" w:rsidRPr="00F539A6" w:rsidRDefault="000A0EA2" w:rsidP="00F539A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="12009F26" w14:textId="77777777" w:rsidR="00DF17B2" w:rsidRDefault="00DF17B2">
+    <w:p w14:paraId="51C9058F" w14:textId="77777777" w:rsidR="000A0EA2" w:rsidRDefault="000A0EA2">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03DA27DB" w14:textId="65920361" w:rsidR="00DF5CFC" w:rsidRDefault="00DF5CFC" w:rsidP="00C46684">
     <w:r w:rsidRPr="00F539A6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2690B510" wp14:editId="39EF2FF6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="2030400" cy="2376000"/>
@@ -26031,51 +25816,51 @@
   </w:num>
   <w:num w:numId="34" w16cid:durableId="39667395">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1866553086">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1192694061">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1677920249">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1999193277">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2039578582">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="82"/>
+  <w:zoom w:percent="67"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fxBXsJ5kkwRUfy8ICGKJUtiICDsRPdJwycppTh0iTAmPRuZtUZnuJrSFJCydaX0dTdhW3m5RNYRKedtW0D2eZQ==" w:salt="a9AE4UZyQfLT/msy+n8f5g=="/>
   <w:autoFormatOverride/>
   <w:styleLockTheme/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -26125,50 +25910,51 @@
     <w:rsid w:val="00065014"/>
     <w:rsid w:val="0007128D"/>
     <w:rsid w:val="000713C7"/>
     <w:rsid w:val="00073B58"/>
     <w:rsid w:val="000745DC"/>
     <w:rsid w:val="00076D02"/>
     <w:rsid w:val="00081057"/>
     <w:rsid w:val="000819B9"/>
     <w:rsid w:val="00081B96"/>
     <w:rsid w:val="000829E3"/>
     <w:rsid w:val="00083414"/>
     <w:rsid w:val="000848FA"/>
     <w:rsid w:val="000850EB"/>
     <w:rsid w:val="000866B5"/>
     <w:rsid w:val="00087AE1"/>
     <w:rsid w:val="00090DB8"/>
     <w:rsid w:val="000913E2"/>
     <w:rsid w:val="000920F7"/>
     <w:rsid w:val="00092778"/>
     <w:rsid w:val="00092BB4"/>
     <w:rsid w:val="00092D7B"/>
     <w:rsid w:val="00094686"/>
     <w:rsid w:val="00095F97"/>
     <w:rsid w:val="000968A2"/>
     <w:rsid w:val="000A0122"/>
+    <w:rsid w:val="000A0EA2"/>
     <w:rsid w:val="000A3205"/>
     <w:rsid w:val="000A7B09"/>
     <w:rsid w:val="000A7C62"/>
     <w:rsid w:val="000B2305"/>
     <w:rsid w:val="000B31D3"/>
     <w:rsid w:val="000B3D4A"/>
     <w:rsid w:val="000B6CBB"/>
     <w:rsid w:val="000B6DF7"/>
     <w:rsid w:val="000B6F13"/>
     <w:rsid w:val="000B7425"/>
     <w:rsid w:val="000B7D4F"/>
     <w:rsid w:val="000C4A2E"/>
     <w:rsid w:val="000C6826"/>
     <w:rsid w:val="000D531B"/>
     <w:rsid w:val="000E118D"/>
     <w:rsid w:val="000E228D"/>
     <w:rsid w:val="000E2D06"/>
     <w:rsid w:val="000F0104"/>
     <w:rsid w:val="000F04A3"/>
     <w:rsid w:val="000F3B0D"/>
     <w:rsid w:val="0010242D"/>
     <w:rsid w:val="00102662"/>
     <w:rsid w:val="00102C5F"/>
     <w:rsid w:val="00102DE9"/>
     <w:rsid w:val="001038BC"/>
@@ -26528,50 +26314,51 @@
     <w:rsid w:val="00506951"/>
     <w:rsid w:val="00513A83"/>
     <w:rsid w:val="0051400C"/>
     <w:rsid w:val="00523A8A"/>
     <w:rsid w:val="00523DFE"/>
     <w:rsid w:val="0052402D"/>
     <w:rsid w:val="00527D60"/>
     <w:rsid w:val="0053046C"/>
     <w:rsid w:val="00532779"/>
     <w:rsid w:val="00534E65"/>
     <w:rsid w:val="00534E8B"/>
     <w:rsid w:val="00536681"/>
     <w:rsid w:val="0054143E"/>
     <w:rsid w:val="00543A98"/>
     <w:rsid w:val="00543F04"/>
     <w:rsid w:val="005470F4"/>
     <w:rsid w:val="00552D5D"/>
     <w:rsid w:val="00555F7B"/>
     <w:rsid w:val="00557DF7"/>
     <w:rsid w:val="00560033"/>
     <w:rsid w:val="0056132D"/>
     <w:rsid w:val="005636F1"/>
     <w:rsid w:val="00563F5C"/>
     <w:rsid w:val="0056444E"/>
     <w:rsid w:val="00565F3E"/>
+    <w:rsid w:val="00566815"/>
     <w:rsid w:val="00567739"/>
     <w:rsid w:val="00567841"/>
     <w:rsid w:val="00570705"/>
     <w:rsid w:val="00573F01"/>
     <w:rsid w:val="00575D70"/>
     <w:rsid w:val="00576190"/>
     <w:rsid w:val="00576618"/>
     <w:rsid w:val="00576F03"/>
     <w:rsid w:val="0058163B"/>
     <w:rsid w:val="00581706"/>
     <w:rsid w:val="005823D5"/>
     <w:rsid w:val="00582C3F"/>
     <w:rsid w:val="005853BB"/>
     <w:rsid w:val="00586B4C"/>
     <w:rsid w:val="00592C37"/>
     <w:rsid w:val="00595184"/>
     <w:rsid w:val="005960AA"/>
     <w:rsid w:val="00597A65"/>
     <w:rsid w:val="005A1497"/>
     <w:rsid w:val="005A4AF4"/>
     <w:rsid w:val="005A6464"/>
     <w:rsid w:val="005A79EF"/>
     <w:rsid w:val="005B4AC8"/>
     <w:rsid w:val="005C1566"/>
     <w:rsid w:val="005C28AE"/>
@@ -27178,50 +26965,51 @@
     <w:rsid w:val="00D42F18"/>
     <w:rsid w:val="00D45F32"/>
     <w:rsid w:val="00D47032"/>
     <w:rsid w:val="00D51133"/>
     <w:rsid w:val="00D5202A"/>
     <w:rsid w:val="00D54314"/>
     <w:rsid w:val="00D56124"/>
     <w:rsid w:val="00D574EE"/>
     <w:rsid w:val="00D5764B"/>
     <w:rsid w:val="00D61E5C"/>
     <w:rsid w:val="00D6212B"/>
     <w:rsid w:val="00D637EB"/>
     <w:rsid w:val="00D645CE"/>
     <w:rsid w:val="00D6466A"/>
     <w:rsid w:val="00D73110"/>
     <w:rsid w:val="00D7398D"/>
     <w:rsid w:val="00D75BBF"/>
     <w:rsid w:val="00D76702"/>
     <w:rsid w:val="00D816E3"/>
     <w:rsid w:val="00D8286C"/>
     <w:rsid w:val="00D86BC4"/>
     <w:rsid w:val="00D90173"/>
     <w:rsid w:val="00D90E55"/>
     <w:rsid w:val="00D92852"/>
     <w:rsid w:val="00D93A8F"/>
+    <w:rsid w:val="00D941C2"/>
     <w:rsid w:val="00D95A8C"/>
     <w:rsid w:val="00D96E2C"/>
     <w:rsid w:val="00DA06B5"/>
     <w:rsid w:val="00DA0790"/>
     <w:rsid w:val="00DA12AC"/>
     <w:rsid w:val="00DA13F9"/>
     <w:rsid w:val="00DA2310"/>
     <w:rsid w:val="00DA4A6D"/>
     <w:rsid w:val="00DA5565"/>
     <w:rsid w:val="00DA6CFF"/>
     <w:rsid w:val="00DA7B74"/>
     <w:rsid w:val="00DB4809"/>
     <w:rsid w:val="00DB4DF2"/>
     <w:rsid w:val="00DB58F1"/>
     <w:rsid w:val="00DB77CA"/>
     <w:rsid w:val="00DC1A7D"/>
     <w:rsid w:val="00DC22D5"/>
     <w:rsid w:val="00DC279A"/>
     <w:rsid w:val="00DC470B"/>
     <w:rsid w:val="00DC5339"/>
     <w:rsid w:val="00DD10B9"/>
     <w:rsid w:val="00DD58D0"/>
     <w:rsid w:val="00DD5D5A"/>
     <w:rsid w:val="00DD69CA"/>
     <w:rsid w:val="00DE1B4D"/>
@@ -31832,51 +31620,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="2057703756">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asqa.gov.au/about/contact-us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2017C00292" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ag.gov.au/legal-system/statutory-declarations/about-commonwealth-statutory-declarations" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asqa.gov.au/about/contact-us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2017C00292" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ag.gov.au/legal-system/statutory-declarations/about-commonwealth-statutory-declarations" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AF5727C5A2C54122B60A01B8B34AA6A3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -32064,51 +31852,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -32135,83 +31922,85 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00637CBC"/>
     <w:rsid w:val="00083772"/>
     <w:rsid w:val="000974CC"/>
     <w:rsid w:val="000B3D4A"/>
     <w:rsid w:val="000D1093"/>
     <w:rsid w:val="000E118D"/>
     <w:rsid w:val="000E2B1B"/>
     <w:rsid w:val="00145A05"/>
     <w:rsid w:val="001512CF"/>
     <w:rsid w:val="001A2833"/>
     <w:rsid w:val="00223A0A"/>
     <w:rsid w:val="00233868"/>
     <w:rsid w:val="00342C1F"/>
     <w:rsid w:val="003E7602"/>
     <w:rsid w:val="004072BF"/>
     <w:rsid w:val="00450501"/>
     <w:rsid w:val="00503D07"/>
     <w:rsid w:val="00513A83"/>
     <w:rsid w:val="00532421"/>
     <w:rsid w:val="00541D2A"/>
+    <w:rsid w:val="00566815"/>
     <w:rsid w:val="005A6788"/>
     <w:rsid w:val="005F4835"/>
     <w:rsid w:val="00637CBC"/>
     <w:rsid w:val="006A637D"/>
     <w:rsid w:val="006B6404"/>
     <w:rsid w:val="006E059B"/>
     <w:rsid w:val="0072464F"/>
     <w:rsid w:val="00740985"/>
     <w:rsid w:val="008029E6"/>
     <w:rsid w:val="00835F4B"/>
     <w:rsid w:val="00862B1E"/>
     <w:rsid w:val="0087450E"/>
     <w:rsid w:val="008857EC"/>
     <w:rsid w:val="008A54B3"/>
     <w:rsid w:val="009C41C2"/>
     <w:rsid w:val="00A26D42"/>
     <w:rsid w:val="00A43502"/>
     <w:rsid w:val="00AA2A87"/>
     <w:rsid w:val="00B22AF6"/>
     <w:rsid w:val="00B36F8C"/>
     <w:rsid w:val="00B6478B"/>
     <w:rsid w:val="00B87C6D"/>
     <w:rsid w:val="00BA6D97"/>
     <w:rsid w:val="00BF5F39"/>
     <w:rsid w:val="00C00900"/>
     <w:rsid w:val="00C5332B"/>
     <w:rsid w:val="00C741DF"/>
     <w:rsid w:val="00C77D43"/>
     <w:rsid w:val="00CC14DC"/>
     <w:rsid w:val="00D404E0"/>
     <w:rsid w:val="00D52EE5"/>
     <w:rsid w:val="00D5766D"/>
     <w:rsid w:val="00D660C3"/>
+    <w:rsid w:val="00D938C9"/>
     <w:rsid w:val="00DA4A6D"/>
     <w:rsid w:val="00E2692E"/>
     <w:rsid w:val="00E943BF"/>
     <w:rsid w:val="00EE72E7"/>
     <w:rsid w:val="00F4587B"/>
     <w:rsid w:val="00F55B6A"/>
     <w:rsid w:val="00F767D8"/>
     <w:rsid w:val="00FE6127"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -33002,54 +32791,136 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2025-12-01T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/DD8C3B5D349746ACA8633941FF0DC2A2" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A5120973</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">2023-08-24 Revised Fit and Proper Person Declaration</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2023-09-04T23:58:40Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2023-09-04T23:58:40Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2023-09-04T23:58:56Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">PRITCHARD,John</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Objective Global Folder:Legal Services:Reviewing:FPPRS - 2022 - 2023 review:Documents</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Documents</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA5893128</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">1.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">1</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">First version</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">qA562754</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">Internal User Access</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="ASQA Document Type Catalogue" type="type" ori="id:cA12">
+      <field name="Objective-ASQA Area Creating">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Description/Comment">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Network Date Modified">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100489FA0E241C14F40A33E749FA0C6C6D3" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf35415197f2915887cc9c1dd94cdf9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="48248349-e5f8-4656-92c5-4237a9e394cd" xmlns:ns3="de261456-2162-475a-876b-1cb2bf6f3d92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4fb571fa79638e4bf3d910565b0af4c" ns2:_="" ns3:_="">
     <xsd:import namespace="48248349-e5f8-4656-92c5-4237a9e394cd"/>
     <xsd:import namespace="de261456-2162-475a-876b-1cb2bf6f3d92"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="48248349-e5f8-4656-92c5-4237a9e394cd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -33182,242 +33053,160 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<metadata xmlns="http://www.objective.com/ecm/document/metadata/DD8C3B5D349746ACA8633941FF0DC2A2" version="1.0.0">
-[...72 lines deleted...]
-</metadata>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="de261456-2162-475a-876b-1cb2bf6f3d92">
       <UserInfo>
         <DisplayName>CHIAM,Eliza</DisplayName>
         <AccountId>73</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE46D4FE-ECE1-0C44-A1A0-8E1D3C473937}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/DD8C3B5D349746ACA8633941FF0DC2A2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A4DF382-FC73-48E2-A0BF-9C4298DF546A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB5FD3A1-8AA4-44DF-B167-9C4DC381671B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="48248349-e5f8-4656-92c5-4237a9e394cd"/>
     <ds:schemaRef ds:uri="de261456-2162-475a-876b-1cb2bf6f3d92"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A4DF382-FC73-48E2-A0BF-9C4298DF546A}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE46D4FE-ECE1-0C44-A1A0-8E1D3C473937}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/DD8C3B5D349746ACA8633941FF0DC2A2"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96FBD4FD-2F65-4A91-8465-B43EF00953A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="de261456-2162-475a-876b-1cb2bf6f3d92"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>5978</Words>
-  <Characters>31026</Characters>
+  <Words>5522</Words>
+  <Characters>31482</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1292</Lines>
-  <Paragraphs>822</Paragraphs>
+  <Lines>262</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>ASQA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36182</CharactersWithSpaces>
+  <CharactersWithSpaces>36931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>2162737</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>543</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ag.gov.au/legal-system/statutory-declarations/about-commonwealth-statutory-declarations</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1769565</vt:i4>
       </vt:variant>
@@ -33441,53 +33230,53 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/Details/C2017C00292</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>ASQA Fit and Proper Person Declaration</dc:title>
   <dc:subject/>
-  <dc:creator>Communications</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A5120973</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>2023-08-24 Revised Fit and Proper Person Declaration</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">